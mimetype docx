--- v0 (2026-06-13)
+++ v1 (2026-09-02)
@@ -655,51 +655,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Work Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CompanyLine"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">WORKSAFEBC (RICHMOND, BC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">	Sep 2021 to Present - (4 yrs 9 mos)</w:t>
+        <w:t xml:space="preserve">	Sep 2021 to Present - (5 yrs)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="0067b5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SENIOR LEAD SOFTWARE ENGINEER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>